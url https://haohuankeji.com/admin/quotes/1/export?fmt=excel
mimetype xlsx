--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -475,51 +475,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>报价单 #1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>客户</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>张三</t>
+          <t>未知客户</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>日期</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2026-05-05 14:13</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>状态</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>草稿</t>
         </is>